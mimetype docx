--- v0 (2025-11-18)
+++ v1 (2026-06-08)
@@ -392,63 +392,78 @@
             <w:tcW w:w="2350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="568F2AA6" w14:textId="77777777" w:rsidR="004E2BD6" w:rsidRDefault="004E2BD6" w:rsidP="004E2BD6"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1756" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D641026" w14:textId="77777777" w:rsidR="004E2BD6" w:rsidRDefault="004E2BD6" w:rsidP="004E2BD6"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12CC6696" w14:textId="77777777" w:rsidR="004E2BD6" w:rsidRDefault="004E2BD6" w:rsidP="004E2BD6"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="468847BB" w14:textId="77777777" w:rsidR="004E2BD6" w:rsidRDefault="004E2BD6" w:rsidP="004E2BD6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="131DB85C" w14:textId="77777777" w:rsidR="004E2BD6" w:rsidRDefault="004E2BD6" w:rsidP="004E2BD6"/>
-    <w:p w14:paraId="3C653884" w14:textId="1EB7E889" w:rsidR="004E2BD6" w:rsidRDefault="004E2BD6" w:rsidP="004E2BD6">
+    <w:p w14:paraId="3C653884" w14:textId="1C55E748" w:rsidR="004E2BD6" w:rsidRDefault="004E2BD6" w:rsidP="004E2BD6">
       <w:r w:rsidRPr="00FC6DF6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Autor de correspondencia</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00FC6DF6">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6486C">
+        <w:t>______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B343DB1" w14:textId="73112886" w:rsidR="00D6486C" w:rsidRDefault="00D6486C" w:rsidP="004E2BD6">
+      <w:r w:rsidRPr="00D6486C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Celular del autor de correspondencia:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="353B69EF" w14:textId="2C376D36" w:rsidR="004E2BD6" w:rsidRDefault="004E2BD6" w:rsidP="004E2BD6">
       <w:r w:rsidRPr="00FC6DF6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Contribuci</w:t>
       </w:r>
       <w:r w:rsidR="00FC6DF6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ones</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC6DF6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> de autores</w:t>
       </w:r>
       <w:r w:rsidR="00C41CBB">
@@ -621,54 +636,51 @@
       <w:tr w:rsidR="00C41CBB" w14:paraId="471A7E22" w14:textId="77777777" w:rsidTr="00C41CBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61C76A0F" w14:textId="66B161CA" w:rsidR="00C41CBB" w:rsidRDefault="00C41CBB" w:rsidP="004E2BD6">
             <w:r>
               <w:t>Escritura- Borrador original</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A3CBC8F" w14:textId="77777777" w:rsidR="00C41CBB" w:rsidRDefault="00C41CBB" w:rsidP="004E2BD6"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C41CBB" w14:paraId="119EF69F" w14:textId="77777777" w:rsidTr="00C41CBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76ABD122" w14:textId="121F5748" w:rsidR="00C41CBB" w:rsidRDefault="00C41CBB" w:rsidP="004E2BD6">
             <w:r>
-              <w:t xml:space="preserve">Escritura- </w:t>
-[...2 lines deleted...]
-              <w:t>Revisión y edición</w:t>
+              <w:t>Escritura- Revisión y edición</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3882EBDB" w14:textId="77777777" w:rsidR="00C41CBB" w:rsidRDefault="00C41CBB" w:rsidP="004E2BD6"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C41CBB" w14:paraId="6475B9A0" w14:textId="77777777" w:rsidTr="00C41CBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B074366" w14:textId="49F00D47" w:rsidR="00C41CBB" w:rsidRDefault="00C41CBB" w:rsidP="004E2BD6">
             <w:r>
               <w:t>Visualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
@@ -709,66 +721,101 @@
             <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07DDE869" w14:textId="77777777" w:rsidR="00C41CBB" w:rsidRDefault="00C41CBB" w:rsidP="004E2BD6"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C41CBB" w14:paraId="0ED6DAE5" w14:textId="77777777" w:rsidTr="00C41CBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35920AC3" w14:textId="128B1BEC" w:rsidR="00C41CBB" w:rsidRDefault="00C41CBB" w:rsidP="004E2BD6">
             <w:r>
               <w:t>Adquisición de financiación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EB3B295" w14:textId="77777777" w:rsidR="00C41CBB" w:rsidRDefault="00C41CBB" w:rsidP="004E2BD6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15611FB1" w14:textId="77777777" w:rsidR="004E2BD6" w:rsidRPr="004E2BD6" w:rsidRDefault="004E2BD6" w:rsidP="004E2BD6"/>
-    <w:p w14:paraId="44D84785" w14:textId="6736D675" w:rsidR="00C41CBB" w:rsidRDefault="00C41CBB" w:rsidP="004E2BD6">
+    <w:p w14:paraId="53DCA94D" w14:textId="518AE082" w:rsidR="00465365" w:rsidRDefault="00465365" w:rsidP="004E2BD6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mención de uso de herramientas de IA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465365">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00465365">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+          </w:rPr>
+          <w:t>consultar formato</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00465365">
+        <w:t>):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D84785" w14:textId="148F2DCC" w:rsidR="00C41CBB" w:rsidRDefault="00C41CBB" w:rsidP="004E2BD6">
       <w:r w:rsidRPr="00FC6DF6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Agradecimientos</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00936B73">
         <w:t>Vea “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:anchor="three" w:history="1">
+      <w:hyperlink r:id="rId6" w:anchor="three" w:history="1">
         <w:r w:rsidRPr="00936B73">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>colaboradores no autores</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00936B73">
         <w:t>“ (ICMJE) para definir la sección.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF60BCE" w14:textId="59351EE2" w:rsidR="00C41CBB" w:rsidRDefault="00C41CBB" w:rsidP="004E2BD6">
       <w:r w:rsidRPr="00FC6DF6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Financiamiento</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00936B73">
         <w:t>Debe declarar el soporte financiero del trabajo a publicar. En caso negativo, le recomendamos la siguiente frase: “</w:t>
       </w:r>
@@ -839,56 +886,60 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E2BD6"/>
+    <w:rsid w:val="00465365"/>
     <w:rsid w:val="0048522D"/>
     <w:rsid w:val="004E2BD6"/>
     <w:rsid w:val="00541190"/>
     <w:rsid w:val="00925410"/>
     <w:rsid w:val="00930179"/>
+    <w:rsid w:val="009802D8"/>
+    <w:rsid w:val="00AB39EF"/>
     <w:rsid w:val="00C41CBB"/>
+    <w:rsid w:val="00D6486C"/>
     <w:rsid w:val="00FC6DF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1847,51 +1898,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C41CBB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orcid.org/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistarelart.com/index.php/revista/uso-de-inteligencia-artificial" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orcid.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2150,69 +2201,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>219</Words>
-  <Characters>1209</Characters>
+  <Words>259</Words>
+  <Characters>1429</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1426</CharactersWithSpaces>
+  <CharactersWithSpaces>1685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mariana Rapoport</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>